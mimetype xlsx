--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="30-06-2026" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="ccode">[1]Sheet2!$A$1:$D$393</definedName>
     <definedName name="historyrange">#REF!</definedName>
     <definedName name="htmlRange">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'30-06-2026'!$A$1:$J$19</definedName>
   </definedNames>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="7">
@@ -5361,51 +5361,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A26" sqref="A26"/>
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="12.75"/>
   <cols>
     <col width="6.28515625" customWidth="1" style="33" min="1" max="1"/>
     <col width="61.7109375" customWidth="1" style="33" min="2" max="2"/>
     <col width="20.7109375" customWidth="1" style="34" min="3" max="3"/>
     <col width="2.28515625" customWidth="1" style="34" min="4" max="4"/>
     <col width="6.28515625" customWidth="1" style="33" min="5" max="6"/>
     <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="7" max="7"/>
     <col width="20.7109375" customWidth="1" style="34" min="8" max="8"/>
     <col width="2.28515625" customWidth="1" style="34" min="9" max="9"/>
     <col width="9.140625" customWidth="1" style="33" min="10" max="256"/>
     <col width="6.28515625" customWidth="1" style="33" min="257" max="257"/>
     <col width="61.7109375" customWidth="1" style="33" min="258" max="258"/>
     <col width="20.7109375" customWidth="1" style="33" min="259" max="259"/>
     <col width="2.28515625" customWidth="1" style="33" min="260" max="260"/>
     <col width="6.28515625" customWidth="1" style="33" min="261" max="262"/>
     <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="263" max="263"/>
     <col width="20.7109375" customWidth="1" style="33" min="264" max="264"/>
     <col width="2.28515625" customWidth="1" style="33" min="265" max="265"/>
     <col width="9.140625" customWidth="1" style="33" min="266" max="512"/>
     <col width="6.28515625" customWidth="1" style="33" min="513" max="513"/>
     <col width="61.7109375" customWidth="1" style="33" min="514" max="514"/>
     <col width="20.7109375" customWidth="1" style="33" min="515" max="515"/>
@@ -6063,60 +6063,60 @@
         <is>
           <t>- Monetary Gold</t>
         </is>
       </c>
       <c r="C12" s="18" t="n">
         <v>42.56</v>
       </c>
       <c r="D12" s="19" t="n"/>
       <c r="G12" s="17" t="inlineStr">
         <is>
           <t>- Monetary Gold</t>
         </is>
       </c>
       <c r="H12" s="20" t="n">
         <v>48.492864</v>
       </c>
       <c r="I12" s="21" t="n"/>
     </row>
     <row r="13" ht="20.1" customFormat="1" customHeight="1" s="36">
       <c r="B13" s="22" t="inlineStr">
         <is>
           <t xml:space="preserve">  of which: volume in millions monetary gold (fine troy ounces)</t>
         </is>
       </c>
       <c r="C13" s="23" t="n">
-        <v>0.01203608</v>
+        <v>0.012</v>
       </c>
       <c r="D13" s="19" t="n"/>
       <c r="G13" s="22" t="inlineStr">
         <is>
           <t xml:space="preserve">  of which: volume in millions monetary gold (fine troy ounces)</t>
         </is>
       </c>
       <c r="H13" s="24" t="n">
-        <v>0.013713909552</v>
+        <v>0.0136728</v>
       </c>
       <c r="I13" s="21" t="n"/>
     </row>
     <row r="14" ht="20.1" customFormat="1" customHeight="1" s="36">
       <c r="B14" s="17" t="inlineStr">
         <is>
           <t>- Special Drawing Rights</t>
         </is>
       </c>
       <c r="C14" s="25" t="n">
         <v>308.83</v>
       </c>
       <c r="D14" s="19" t="n"/>
       <c r="G14" s="17" t="inlineStr">
         <is>
           <t>- Special Drawing Rights</t>
         </is>
       </c>
       <c r="H14" s="20" t="n">
         <v>351.880902</v>
       </c>
       <c r="I14" s="21" t="n"/>
     </row>
     <row r="15" ht="20.1" customFormat="1" customHeight="1" s="36">
       <c r="B15" s="17" t="inlineStr">
@@ -6132,51 +6132,51 @@
         <is>
           <t>- Reserve position in the IMF</t>
         </is>
       </c>
       <c r="H15" s="20" t="n">
         <v>69.207156</v>
       </c>
       <c r="I15" s="21" t="n"/>
     </row>
     <row r="16" ht="20.1" customFormat="1" customHeight="1" s="36">
       <c r="B16" s="17" t="inlineStr">
         <is>
           <t>- Foreign Exchange</t>
         </is>
       </c>
       <c r="C16" s="25" t="n">
         <v>1107.17</v>
       </c>
       <c r="D16" s="19" t="n"/>
       <c r="G16" s="17" t="inlineStr">
         <is>
           <t>- Foreign Exchange</t>
         </is>
       </c>
       <c r="H16" s="20" t="n">
-        <v>1261.509497999999</v>
+        <v>1261.50949799999</v>
       </c>
       <c r="I16" s="21" t="n"/>
     </row>
     <row r="17" ht="20.1" customFormat="1" customHeight="1" s="36">
       <c r="B17" s="17" t="inlineStr">
         <is>
           <t>- Other Claims</t>
         </is>
       </c>
       <c r="C17" s="25" t="n">
         <v>-15.31</v>
       </c>
       <c r="D17" s="19" t="n"/>
       <c r="G17" s="17" t="inlineStr">
         <is>
           <t>- Other Claims</t>
         </is>
       </c>
       <c r="H17" s="20" t="n">
         <v>-17.444214</v>
       </c>
       <c r="I17" s="21" t="n"/>
     </row>
     <row r="18" ht="20.1" customFormat="1" customHeight="1" s="36">
       <c r="B18" s="22" t="inlineStr">
@@ -6608,99 +6608,99 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_dlc_DocId xmlns="a0aa41e6-4e3e-4ff7-ac78-40a3a3eb0203">EPSS-671335526-61306</_dlc_DocId>
-    <Function xmlns="2f5e8273-54f9-4bda-adc4-15ee8e6ca730">EPSS</Function>
+    <_dlc_DocId xmlns="a0aa41e6-4e3e-4ff7-ac78-40a3a3eb0203">EPSS-671335526-60625</_dlc_DocId>
     <Date1 xmlns="2f5e8273-54f9-4bda-adc4-15ee8e6ca730" xsi:nil="true"/>
     <_dlc_DocIdUrl xmlns="a0aa41e6-4e3e-4ff7-ac78-40a3a3eb0203">
-      <Url>https://centralbankmaltaorg.sharepoint.com/sites/EPSS/_layouts/15/DocIdRedir.aspx?ID=EPSS-671335526-61306</Url>
-      <Description>EPSS-671335526-61306</Description>
+      <Url>https://centralbankmaltaorg.sharepoint.com/sites/EPSS/_layouts/15/DocIdRedir.aspx?ID=EPSS-671335526-60625</Url>
+      <Description>EPSS-671335526-60625</Description>
     </_dlc_DocIdUrl>
+    <Function xmlns="2f5e8273-54f9-4bda-adc4-15ee8e6ca730">EPSS</Function>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{021AC7BE-1206-4B73-989E-7E53843DC769}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4058B2F7-EE9D-41F6-8CC2-7BE2DA6A3B22}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{040B0F11-74C0-47AC-82BF-F279CC94CF4D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB68528F-42B4-432E-AF93-8697BCE812FB}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E69D460A-C71F-43B1-92F4-304B2AF698F6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6280779-04D5-47C0-8604-4B9CED8DF0CB}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40A6D764-E2C2-40D6-8529-F7ACFDE46995}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{178F93E0-AF38-4193-A8FE-D37376BFD43C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Briffa Kristina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_98a0d1ea-c263-43cb-a661-3daa20d92278_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_98a0d1ea-c263-43cb-a661-3daa20d92278_SetDate">
     <vt:lpwstr>2023-03-08T10:26:08Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_98a0d1ea-c263-43cb-a661-3daa20d92278_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_98a0d1ea-c263-43cb-a661-3daa20d92278_Name">
     <vt:lpwstr>Restricted</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_98a0d1ea-c263-43cb-a661-3daa20d92278_SiteId">
     <vt:lpwstr>166d38ec-6559-46e8-8bd1-de2820f99734</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_98a0d1ea-c263-43cb-a661-3daa20d92278_ActionId">
     <vt:lpwstr>7987054a-d662-45c5-99b2-13ba6835778f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_98a0d1ea-c263-43cb-a661-3daa20d92278_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
     <vt:lpwstr>0x01010057BE440E53AD144787ED9E999B7DB39200A6123DF9A8CFE349A8639BD28C335125</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>9a4dd03e-e03d-4e9a-9335-26689f253c93</vt:lpwstr>
+    <vt:lpwstr>772ca350-6ca5-4a55-8253-2f45f7f07aac</vt:lpwstr>
   </property>
 </Properties>
 </file>