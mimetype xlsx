--- v0 (2026-06-20)
+++ v1 (2026-08-05)
@@ -1,416 +1,406 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="14" documentId="8_{8C8B7775-C4FD-4A58-9D19-C8FE74791AB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EA252B4D-5514-48AD-943E-D80A9CA133E2}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <workbookPr/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="31-05-2026" sheetId="1" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="31-05-2026" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId2"/>
+    <externalReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="ccode">[1]Sheet2!$A$1:$D$393</definedName>
     <definedName name="historyrange">#REF!</definedName>
     <definedName name="htmlRange">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'31-05-2026'!$A$1:$J$19</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...36 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+      <sz val="10"/>
     </font>
     <font>
-      <b/>
-      <sz val="18"/>
       <name val="Verdana"/>
       <family val="2"/>
+      <b val="1"/>
+      <sz val="18"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
+      <b val="1"/>
+      <sz val="10"/>
+      <u val="single"/>
     </font>
     <font>
-      <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
+      <sz val="10"/>
     </font>
     <font>
-      <b/>
-      <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
+      <b val="1"/>
+      <sz val="10"/>
     </font>
     <font>
-      <i/>
-      <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
+      <i val="1"/>
+      <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="2" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="2" fontId="5" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 17" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal 17" xfId="1"/>
   </cellStyles>
-  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="/xl/externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...29 lines deleted...]
-        <a:stretch>
+<wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>2</col>
+      <colOff>57150</colOff>
+      <row>0</row>
+      <rowOff>57150</rowOff>
+    </from>
+    <to>
+      <col>6</col>
+      <colOff>1381125</colOff>
+      <row>2</row>
+      <rowOff>66675</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="2" name="Picture 1" descr="CBM colour logo horizontal"/>
+        <cNvPicPr>
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1" noChangeArrowheads="1"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId1"/>
+        <a:srcRect xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-[...1 lines deleted...]
-        <a:xfrm>
+      </blipFill>
+      <spPr bwMode="auto">
+        <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="4591050" y="57150"/>
           <a:ext cx="3695700" cy="1076325"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-          <a:avLst/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <avLst/>
         </a:prstGeom>
-        <a:noFill/>
-        <a:ln>
+        <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:noFill/>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...3 lines deleted...]
-</xdr:wsDr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+</wsDr>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\imf1s\vol1\My%20Documents\ifsctry.xls" TargetMode="External"/></Relationships>
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\imf1s\vol1\My%20Documents\ifsctry.xls" TargetMode="External" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Sheet1"/>
       <sheetName val="Sheet2"/>
       <sheetName val="Sheet3"/>
       <sheetName val="Validation"/>
       <sheetName val="CIS OFFICIAL LIST"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1">
         <row r="1">
           <cell r="A1" t="str">
             <v>001</v>
           </cell>
           <cell r="B1" t="str">
             <v>WORLD</v>
           </cell>
           <cell r="C1" t="str">
             <v>1</v>
           </cell>
           <cell r="D1" t="str">
             <v>1</v>
           </cell>
         </row>
@@ -5359,1147 +5349,1117 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E8" sqref="E8:E21"/>
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="6.26953125" style="1" customWidth="1"/>
-[...574 lines deleted...]
-    <col min="16138" max="16384" width="9.1796875" style="1" customWidth="1"/>
+    <col width="6.28515625" customWidth="1" style="33" min="1" max="1"/>
+    <col width="61.7109375" customWidth="1" style="33" min="2" max="2"/>
+    <col width="20.7109375" customWidth="1" style="34" min="3" max="3"/>
+    <col width="2.28515625" customWidth="1" style="34" min="4" max="4"/>
+    <col width="6.28515625" customWidth="1" style="33" min="5" max="6"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="7" max="7"/>
+    <col width="20.7109375" customWidth="1" style="34" min="8" max="8"/>
+    <col width="2.28515625" customWidth="1" style="34" min="9" max="9"/>
+    <col width="9.140625" customWidth="1" style="33" min="10" max="256"/>
+    <col width="6.28515625" customWidth="1" style="33" min="257" max="257"/>
+    <col width="61.7109375" customWidth="1" style="33" min="258" max="258"/>
+    <col width="20.7109375" customWidth="1" style="33" min="259" max="259"/>
+    <col width="2.28515625" customWidth="1" style="33" min="260" max="260"/>
+    <col width="6.28515625" customWidth="1" style="33" min="261" max="262"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="263" max="263"/>
+    <col width="20.7109375" customWidth="1" style="33" min="264" max="264"/>
+    <col width="2.28515625" customWidth="1" style="33" min="265" max="265"/>
+    <col width="9.140625" customWidth="1" style="33" min="266" max="512"/>
+    <col width="6.28515625" customWidth="1" style="33" min="513" max="513"/>
+    <col width="61.7109375" customWidth="1" style="33" min="514" max="514"/>
+    <col width="20.7109375" customWidth="1" style="33" min="515" max="515"/>
+    <col width="2.28515625" customWidth="1" style="33" min="516" max="516"/>
+    <col width="6.28515625" customWidth="1" style="33" min="517" max="518"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="519" max="519"/>
+    <col width="20.7109375" customWidth="1" style="33" min="520" max="520"/>
+    <col width="2.28515625" customWidth="1" style="33" min="521" max="521"/>
+    <col width="9.140625" customWidth="1" style="33" min="522" max="768"/>
+    <col width="6.28515625" customWidth="1" style="33" min="769" max="769"/>
+    <col width="61.7109375" customWidth="1" style="33" min="770" max="770"/>
+    <col width="20.7109375" customWidth="1" style="33" min="771" max="771"/>
+    <col width="2.28515625" customWidth="1" style="33" min="772" max="772"/>
+    <col width="6.28515625" customWidth="1" style="33" min="773" max="774"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="775" max="775"/>
+    <col width="20.7109375" customWidth="1" style="33" min="776" max="776"/>
+    <col width="2.28515625" customWidth="1" style="33" min="777" max="777"/>
+    <col width="9.140625" customWidth="1" style="33" min="778" max="1024"/>
+    <col width="6.28515625" customWidth="1" style="33" min="1025" max="1025"/>
+    <col width="61.7109375" customWidth="1" style="33" min="1026" max="1026"/>
+    <col width="20.7109375" customWidth="1" style="33" min="1027" max="1027"/>
+    <col width="2.28515625" customWidth="1" style="33" min="1028" max="1028"/>
+    <col width="6.28515625" customWidth="1" style="33" min="1029" max="1030"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="1031" max="1031"/>
+    <col width="20.7109375" customWidth="1" style="33" min="1032" max="1032"/>
+    <col width="2.28515625" customWidth="1" style="33" min="1033" max="1033"/>
+    <col width="9.140625" customWidth="1" style="33" min="1034" max="1280"/>
+    <col width="6.28515625" customWidth="1" style="33" min="1281" max="1281"/>
+    <col width="61.7109375" customWidth="1" style="33" min="1282" max="1282"/>
+    <col width="20.7109375" customWidth="1" style="33" min="1283" max="1283"/>
+    <col width="2.28515625" customWidth="1" style="33" min="1284" max="1284"/>
+    <col width="6.28515625" customWidth="1" style="33" min="1285" max="1286"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="1287" max="1287"/>
+    <col width="20.7109375" customWidth="1" style="33" min="1288" max="1288"/>
+    <col width="2.28515625" customWidth="1" style="33" min="1289" max="1289"/>
+    <col width="9.140625" customWidth="1" style="33" min="1290" max="1536"/>
+    <col width="6.28515625" customWidth="1" style="33" min="1537" max="1537"/>
+    <col width="61.7109375" customWidth="1" style="33" min="1538" max="1538"/>
+    <col width="20.7109375" customWidth="1" style="33" min="1539" max="1539"/>
+    <col width="2.28515625" customWidth="1" style="33" min="1540" max="1540"/>
+    <col width="6.28515625" customWidth="1" style="33" min="1541" max="1542"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="1543" max="1543"/>
+    <col width="20.7109375" customWidth="1" style="33" min="1544" max="1544"/>
+    <col width="2.28515625" customWidth="1" style="33" min="1545" max="1545"/>
+    <col width="9.140625" customWidth="1" style="33" min="1546" max="1792"/>
+    <col width="6.28515625" customWidth="1" style="33" min="1793" max="1793"/>
+    <col width="61.7109375" customWidth="1" style="33" min="1794" max="1794"/>
+    <col width="20.7109375" customWidth="1" style="33" min="1795" max="1795"/>
+    <col width="2.28515625" customWidth="1" style="33" min="1796" max="1796"/>
+    <col width="6.28515625" customWidth="1" style="33" min="1797" max="1798"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="1799" max="1799"/>
+    <col width="20.7109375" customWidth="1" style="33" min="1800" max="1800"/>
+    <col width="2.28515625" customWidth="1" style="33" min="1801" max="1801"/>
+    <col width="9.140625" customWidth="1" style="33" min="1802" max="2048"/>
+    <col width="6.28515625" customWidth="1" style="33" min="2049" max="2049"/>
+    <col width="61.7109375" customWidth="1" style="33" min="2050" max="2050"/>
+    <col width="20.7109375" customWidth="1" style="33" min="2051" max="2051"/>
+    <col width="2.28515625" customWidth="1" style="33" min="2052" max="2052"/>
+    <col width="6.28515625" customWidth="1" style="33" min="2053" max="2054"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="2055" max="2055"/>
+    <col width="20.7109375" customWidth="1" style="33" min="2056" max="2056"/>
+    <col width="2.28515625" customWidth="1" style="33" min="2057" max="2057"/>
+    <col width="9.140625" customWidth="1" style="33" min="2058" max="2304"/>
+    <col width="6.28515625" customWidth="1" style="33" min="2305" max="2305"/>
+    <col width="61.7109375" customWidth="1" style="33" min="2306" max="2306"/>
+    <col width="20.7109375" customWidth="1" style="33" min="2307" max="2307"/>
+    <col width="2.28515625" customWidth="1" style="33" min="2308" max="2308"/>
+    <col width="6.28515625" customWidth="1" style="33" min="2309" max="2310"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="2311" max="2311"/>
+    <col width="20.7109375" customWidth="1" style="33" min="2312" max="2312"/>
+    <col width="2.28515625" customWidth="1" style="33" min="2313" max="2313"/>
+    <col width="9.140625" customWidth="1" style="33" min="2314" max="2560"/>
+    <col width="6.28515625" customWidth="1" style="33" min="2561" max="2561"/>
+    <col width="61.7109375" customWidth="1" style="33" min="2562" max="2562"/>
+    <col width="20.7109375" customWidth="1" style="33" min="2563" max="2563"/>
+    <col width="2.28515625" customWidth="1" style="33" min="2564" max="2564"/>
+    <col width="6.28515625" customWidth="1" style="33" min="2565" max="2566"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="2567" max="2567"/>
+    <col width="20.7109375" customWidth="1" style="33" min="2568" max="2568"/>
+    <col width="2.28515625" customWidth="1" style="33" min="2569" max="2569"/>
+    <col width="9.140625" customWidth="1" style="33" min="2570" max="2816"/>
+    <col width="6.28515625" customWidth="1" style="33" min="2817" max="2817"/>
+    <col width="61.7109375" customWidth="1" style="33" min="2818" max="2818"/>
+    <col width="20.7109375" customWidth="1" style="33" min="2819" max="2819"/>
+    <col width="2.28515625" customWidth="1" style="33" min="2820" max="2820"/>
+    <col width="6.28515625" customWidth="1" style="33" min="2821" max="2822"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="2823" max="2823"/>
+    <col width="20.7109375" customWidth="1" style="33" min="2824" max="2824"/>
+    <col width="2.28515625" customWidth="1" style="33" min="2825" max="2825"/>
+    <col width="9.140625" customWidth="1" style="33" min="2826" max="3072"/>
+    <col width="6.28515625" customWidth="1" style="33" min="3073" max="3073"/>
+    <col width="61.7109375" customWidth="1" style="33" min="3074" max="3074"/>
+    <col width="20.7109375" customWidth="1" style="33" min="3075" max="3075"/>
+    <col width="2.28515625" customWidth="1" style="33" min="3076" max="3076"/>
+    <col width="6.28515625" customWidth="1" style="33" min="3077" max="3078"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="3079" max="3079"/>
+    <col width="20.7109375" customWidth="1" style="33" min="3080" max="3080"/>
+    <col width="2.28515625" customWidth="1" style="33" min="3081" max="3081"/>
+    <col width="9.140625" customWidth="1" style="33" min="3082" max="3328"/>
+    <col width="6.28515625" customWidth="1" style="33" min="3329" max="3329"/>
+    <col width="61.7109375" customWidth="1" style="33" min="3330" max="3330"/>
+    <col width="20.7109375" customWidth="1" style="33" min="3331" max="3331"/>
+    <col width="2.28515625" customWidth="1" style="33" min="3332" max="3332"/>
+    <col width="6.28515625" customWidth="1" style="33" min="3333" max="3334"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="3335" max="3335"/>
+    <col width="20.7109375" customWidth="1" style="33" min="3336" max="3336"/>
+    <col width="2.28515625" customWidth="1" style="33" min="3337" max="3337"/>
+    <col width="9.140625" customWidth="1" style="33" min="3338" max="3584"/>
+    <col width="6.28515625" customWidth="1" style="33" min="3585" max="3585"/>
+    <col width="61.7109375" customWidth="1" style="33" min="3586" max="3586"/>
+    <col width="20.7109375" customWidth="1" style="33" min="3587" max="3587"/>
+    <col width="2.28515625" customWidth="1" style="33" min="3588" max="3588"/>
+    <col width="6.28515625" customWidth="1" style="33" min="3589" max="3590"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="3591" max="3591"/>
+    <col width="20.7109375" customWidth="1" style="33" min="3592" max="3592"/>
+    <col width="2.28515625" customWidth="1" style="33" min="3593" max="3593"/>
+    <col width="9.140625" customWidth="1" style="33" min="3594" max="3840"/>
+    <col width="6.28515625" customWidth="1" style="33" min="3841" max="3841"/>
+    <col width="61.7109375" customWidth="1" style="33" min="3842" max="3842"/>
+    <col width="20.7109375" customWidth="1" style="33" min="3843" max="3843"/>
+    <col width="2.28515625" customWidth="1" style="33" min="3844" max="3844"/>
+    <col width="6.28515625" customWidth="1" style="33" min="3845" max="3846"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="3847" max="3847"/>
+    <col width="20.7109375" customWidth="1" style="33" min="3848" max="3848"/>
+    <col width="2.28515625" customWidth="1" style="33" min="3849" max="3849"/>
+    <col width="9.140625" customWidth="1" style="33" min="3850" max="4096"/>
+    <col width="6.28515625" customWidth="1" style="33" min="4097" max="4097"/>
+    <col width="61.7109375" customWidth="1" style="33" min="4098" max="4098"/>
+    <col width="20.7109375" customWidth="1" style="33" min="4099" max="4099"/>
+    <col width="2.28515625" customWidth="1" style="33" min="4100" max="4100"/>
+    <col width="6.28515625" customWidth="1" style="33" min="4101" max="4102"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="4103" max="4103"/>
+    <col width="20.7109375" customWidth="1" style="33" min="4104" max="4104"/>
+    <col width="2.28515625" customWidth="1" style="33" min="4105" max="4105"/>
+    <col width="9.140625" customWidth="1" style="33" min="4106" max="4352"/>
+    <col width="6.28515625" customWidth="1" style="33" min="4353" max="4353"/>
+    <col width="61.7109375" customWidth="1" style="33" min="4354" max="4354"/>
+    <col width="20.7109375" customWidth="1" style="33" min="4355" max="4355"/>
+    <col width="2.28515625" customWidth="1" style="33" min="4356" max="4356"/>
+    <col width="6.28515625" customWidth="1" style="33" min="4357" max="4358"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="4359" max="4359"/>
+    <col width="20.7109375" customWidth="1" style="33" min="4360" max="4360"/>
+    <col width="2.28515625" customWidth="1" style="33" min="4361" max="4361"/>
+    <col width="9.140625" customWidth="1" style="33" min="4362" max="4608"/>
+    <col width="6.28515625" customWidth="1" style="33" min="4609" max="4609"/>
+    <col width="61.7109375" customWidth="1" style="33" min="4610" max="4610"/>
+    <col width="20.7109375" customWidth="1" style="33" min="4611" max="4611"/>
+    <col width="2.28515625" customWidth="1" style="33" min="4612" max="4612"/>
+    <col width="6.28515625" customWidth="1" style="33" min="4613" max="4614"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="4615" max="4615"/>
+    <col width="20.7109375" customWidth="1" style="33" min="4616" max="4616"/>
+    <col width="2.28515625" customWidth="1" style="33" min="4617" max="4617"/>
+    <col width="9.140625" customWidth="1" style="33" min="4618" max="4864"/>
+    <col width="6.28515625" customWidth="1" style="33" min="4865" max="4865"/>
+    <col width="61.7109375" customWidth="1" style="33" min="4866" max="4866"/>
+    <col width="20.7109375" customWidth="1" style="33" min="4867" max="4867"/>
+    <col width="2.28515625" customWidth="1" style="33" min="4868" max="4868"/>
+    <col width="6.28515625" customWidth="1" style="33" min="4869" max="4870"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="4871" max="4871"/>
+    <col width="20.7109375" customWidth="1" style="33" min="4872" max="4872"/>
+    <col width="2.28515625" customWidth="1" style="33" min="4873" max="4873"/>
+    <col width="9.140625" customWidth="1" style="33" min="4874" max="5120"/>
+    <col width="6.28515625" customWidth="1" style="33" min="5121" max="5121"/>
+    <col width="61.7109375" customWidth="1" style="33" min="5122" max="5122"/>
+    <col width="20.7109375" customWidth="1" style="33" min="5123" max="5123"/>
+    <col width="2.28515625" customWidth="1" style="33" min="5124" max="5124"/>
+    <col width="6.28515625" customWidth="1" style="33" min="5125" max="5126"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="5127" max="5127"/>
+    <col width="20.7109375" customWidth="1" style="33" min="5128" max="5128"/>
+    <col width="2.28515625" customWidth="1" style="33" min="5129" max="5129"/>
+    <col width="9.140625" customWidth="1" style="33" min="5130" max="5376"/>
+    <col width="6.28515625" customWidth="1" style="33" min="5377" max="5377"/>
+    <col width="61.7109375" customWidth="1" style="33" min="5378" max="5378"/>
+    <col width="20.7109375" customWidth="1" style="33" min="5379" max="5379"/>
+    <col width="2.28515625" customWidth="1" style="33" min="5380" max="5380"/>
+    <col width="6.28515625" customWidth="1" style="33" min="5381" max="5382"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="5383" max="5383"/>
+    <col width="20.7109375" customWidth="1" style="33" min="5384" max="5384"/>
+    <col width="2.28515625" customWidth="1" style="33" min="5385" max="5385"/>
+    <col width="9.140625" customWidth="1" style="33" min="5386" max="5632"/>
+    <col width="6.28515625" customWidth="1" style="33" min="5633" max="5633"/>
+    <col width="61.7109375" customWidth="1" style="33" min="5634" max="5634"/>
+    <col width="20.7109375" customWidth="1" style="33" min="5635" max="5635"/>
+    <col width="2.28515625" customWidth="1" style="33" min="5636" max="5636"/>
+    <col width="6.28515625" customWidth="1" style="33" min="5637" max="5638"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="5639" max="5639"/>
+    <col width="20.7109375" customWidth="1" style="33" min="5640" max="5640"/>
+    <col width="2.28515625" customWidth="1" style="33" min="5641" max="5641"/>
+    <col width="9.140625" customWidth="1" style="33" min="5642" max="5888"/>
+    <col width="6.28515625" customWidth="1" style="33" min="5889" max="5889"/>
+    <col width="61.7109375" customWidth="1" style="33" min="5890" max="5890"/>
+    <col width="20.7109375" customWidth="1" style="33" min="5891" max="5891"/>
+    <col width="2.28515625" customWidth="1" style="33" min="5892" max="5892"/>
+    <col width="6.28515625" customWidth="1" style="33" min="5893" max="5894"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="5895" max="5895"/>
+    <col width="20.7109375" customWidth="1" style="33" min="5896" max="5896"/>
+    <col width="2.28515625" customWidth="1" style="33" min="5897" max="5897"/>
+    <col width="9.140625" customWidth="1" style="33" min="5898" max="6144"/>
+    <col width="6.28515625" customWidth="1" style="33" min="6145" max="6145"/>
+    <col width="61.7109375" customWidth="1" style="33" min="6146" max="6146"/>
+    <col width="20.7109375" customWidth="1" style="33" min="6147" max="6147"/>
+    <col width="2.28515625" customWidth="1" style="33" min="6148" max="6148"/>
+    <col width="6.28515625" customWidth="1" style="33" min="6149" max="6150"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="6151" max="6151"/>
+    <col width="20.7109375" customWidth="1" style="33" min="6152" max="6152"/>
+    <col width="2.28515625" customWidth="1" style="33" min="6153" max="6153"/>
+    <col width="9.140625" customWidth="1" style="33" min="6154" max="6400"/>
+    <col width="6.28515625" customWidth="1" style="33" min="6401" max="6401"/>
+    <col width="61.7109375" customWidth="1" style="33" min="6402" max="6402"/>
+    <col width="20.7109375" customWidth="1" style="33" min="6403" max="6403"/>
+    <col width="2.28515625" customWidth="1" style="33" min="6404" max="6404"/>
+    <col width="6.28515625" customWidth="1" style="33" min="6405" max="6406"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="6407" max="6407"/>
+    <col width="20.7109375" customWidth="1" style="33" min="6408" max="6408"/>
+    <col width="2.28515625" customWidth="1" style="33" min="6409" max="6409"/>
+    <col width="9.140625" customWidth="1" style="33" min="6410" max="6656"/>
+    <col width="6.28515625" customWidth="1" style="33" min="6657" max="6657"/>
+    <col width="61.7109375" customWidth="1" style="33" min="6658" max="6658"/>
+    <col width="20.7109375" customWidth="1" style="33" min="6659" max="6659"/>
+    <col width="2.28515625" customWidth="1" style="33" min="6660" max="6660"/>
+    <col width="6.28515625" customWidth="1" style="33" min="6661" max="6662"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="6663" max="6663"/>
+    <col width="20.7109375" customWidth="1" style="33" min="6664" max="6664"/>
+    <col width="2.28515625" customWidth="1" style="33" min="6665" max="6665"/>
+    <col width="9.140625" customWidth="1" style="33" min="6666" max="6912"/>
+    <col width="6.28515625" customWidth="1" style="33" min="6913" max="6913"/>
+    <col width="61.7109375" customWidth="1" style="33" min="6914" max="6914"/>
+    <col width="20.7109375" customWidth="1" style="33" min="6915" max="6915"/>
+    <col width="2.28515625" customWidth="1" style="33" min="6916" max="6916"/>
+    <col width="6.28515625" customWidth="1" style="33" min="6917" max="6918"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="6919" max="6919"/>
+    <col width="20.7109375" customWidth="1" style="33" min="6920" max="6920"/>
+    <col width="2.28515625" customWidth="1" style="33" min="6921" max="6921"/>
+    <col width="9.140625" customWidth="1" style="33" min="6922" max="7168"/>
+    <col width="6.28515625" customWidth="1" style="33" min="7169" max="7169"/>
+    <col width="61.7109375" customWidth="1" style="33" min="7170" max="7170"/>
+    <col width="20.7109375" customWidth="1" style="33" min="7171" max="7171"/>
+    <col width="2.28515625" customWidth="1" style="33" min="7172" max="7172"/>
+    <col width="6.28515625" customWidth="1" style="33" min="7173" max="7174"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="7175" max="7175"/>
+    <col width="20.7109375" customWidth="1" style="33" min="7176" max="7176"/>
+    <col width="2.28515625" customWidth="1" style="33" min="7177" max="7177"/>
+    <col width="9.140625" customWidth="1" style="33" min="7178" max="7424"/>
+    <col width="6.28515625" customWidth="1" style="33" min="7425" max="7425"/>
+    <col width="61.7109375" customWidth="1" style="33" min="7426" max="7426"/>
+    <col width="20.7109375" customWidth="1" style="33" min="7427" max="7427"/>
+    <col width="2.28515625" customWidth="1" style="33" min="7428" max="7428"/>
+    <col width="6.28515625" customWidth="1" style="33" min="7429" max="7430"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="7431" max="7431"/>
+    <col width="20.7109375" customWidth="1" style="33" min="7432" max="7432"/>
+    <col width="2.28515625" customWidth="1" style="33" min="7433" max="7433"/>
+    <col width="9.140625" customWidth="1" style="33" min="7434" max="7680"/>
+    <col width="6.28515625" customWidth="1" style="33" min="7681" max="7681"/>
+    <col width="61.7109375" customWidth="1" style="33" min="7682" max="7682"/>
+    <col width="20.7109375" customWidth="1" style="33" min="7683" max="7683"/>
+    <col width="2.28515625" customWidth="1" style="33" min="7684" max="7684"/>
+    <col width="6.28515625" customWidth="1" style="33" min="7685" max="7686"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="7687" max="7687"/>
+    <col width="20.7109375" customWidth="1" style="33" min="7688" max="7688"/>
+    <col width="2.28515625" customWidth="1" style="33" min="7689" max="7689"/>
+    <col width="9.140625" customWidth="1" style="33" min="7690" max="7936"/>
+    <col width="6.28515625" customWidth="1" style="33" min="7937" max="7937"/>
+    <col width="61.7109375" customWidth="1" style="33" min="7938" max="7938"/>
+    <col width="20.7109375" customWidth="1" style="33" min="7939" max="7939"/>
+    <col width="2.28515625" customWidth="1" style="33" min="7940" max="7940"/>
+    <col width="6.28515625" customWidth="1" style="33" min="7941" max="7942"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="7943" max="7943"/>
+    <col width="20.7109375" customWidth="1" style="33" min="7944" max="7944"/>
+    <col width="2.28515625" customWidth="1" style="33" min="7945" max="7945"/>
+    <col width="9.140625" customWidth="1" style="33" min="7946" max="8192"/>
+    <col width="6.28515625" customWidth="1" style="33" min="8193" max="8193"/>
+    <col width="61.7109375" customWidth="1" style="33" min="8194" max="8194"/>
+    <col width="20.7109375" customWidth="1" style="33" min="8195" max="8195"/>
+    <col width="2.28515625" customWidth="1" style="33" min="8196" max="8196"/>
+    <col width="6.28515625" customWidth="1" style="33" min="8197" max="8198"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="8199" max="8199"/>
+    <col width="20.7109375" customWidth="1" style="33" min="8200" max="8200"/>
+    <col width="2.28515625" customWidth="1" style="33" min="8201" max="8201"/>
+    <col width="9.140625" customWidth="1" style="33" min="8202" max="8448"/>
+    <col width="6.28515625" customWidth="1" style="33" min="8449" max="8449"/>
+    <col width="61.7109375" customWidth="1" style="33" min="8450" max="8450"/>
+    <col width="20.7109375" customWidth="1" style="33" min="8451" max="8451"/>
+    <col width="2.28515625" customWidth="1" style="33" min="8452" max="8452"/>
+    <col width="6.28515625" customWidth="1" style="33" min="8453" max="8454"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="8455" max="8455"/>
+    <col width="20.7109375" customWidth="1" style="33" min="8456" max="8456"/>
+    <col width="2.28515625" customWidth="1" style="33" min="8457" max="8457"/>
+    <col width="9.140625" customWidth="1" style="33" min="8458" max="8704"/>
+    <col width="6.28515625" customWidth="1" style="33" min="8705" max="8705"/>
+    <col width="61.7109375" customWidth="1" style="33" min="8706" max="8706"/>
+    <col width="20.7109375" customWidth="1" style="33" min="8707" max="8707"/>
+    <col width="2.28515625" customWidth="1" style="33" min="8708" max="8708"/>
+    <col width="6.28515625" customWidth="1" style="33" min="8709" max="8710"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="8711" max="8711"/>
+    <col width="20.7109375" customWidth="1" style="33" min="8712" max="8712"/>
+    <col width="2.28515625" customWidth="1" style="33" min="8713" max="8713"/>
+    <col width="9.140625" customWidth="1" style="33" min="8714" max="8960"/>
+    <col width="6.28515625" customWidth="1" style="33" min="8961" max="8961"/>
+    <col width="61.7109375" customWidth="1" style="33" min="8962" max="8962"/>
+    <col width="20.7109375" customWidth="1" style="33" min="8963" max="8963"/>
+    <col width="2.28515625" customWidth="1" style="33" min="8964" max="8964"/>
+    <col width="6.28515625" customWidth="1" style="33" min="8965" max="8966"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="8967" max="8967"/>
+    <col width="20.7109375" customWidth="1" style="33" min="8968" max="8968"/>
+    <col width="2.28515625" customWidth="1" style="33" min="8969" max="8969"/>
+    <col width="9.140625" customWidth="1" style="33" min="8970" max="9216"/>
+    <col width="6.28515625" customWidth="1" style="33" min="9217" max="9217"/>
+    <col width="61.7109375" customWidth="1" style="33" min="9218" max="9218"/>
+    <col width="20.7109375" customWidth="1" style="33" min="9219" max="9219"/>
+    <col width="2.28515625" customWidth="1" style="33" min="9220" max="9220"/>
+    <col width="6.28515625" customWidth="1" style="33" min="9221" max="9222"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="9223" max="9223"/>
+    <col width="20.7109375" customWidth="1" style="33" min="9224" max="9224"/>
+    <col width="2.28515625" customWidth="1" style="33" min="9225" max="9225"/>
+    <col width="9.140625" customWidth="1" style="33" min="9226" max="9472"/>
+    <col width="6.28515625" customWidth="1" style="33" min="9473" max="9473"/>
+    <col width="61.7109375" customWidth="1" style="33" min="9474" max="9474"/>
+    <col width="20.7109375" customWidth="1" style="33" min="9475" max="9475"/>
+    <col width="2.28515625" customWidth="1" style="33" min="9476" max="9476"/>
+    <col width="6.28515625" customWidth="1" style="33" min="9477" max="9478"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="9479" max="9479"/>
+    <col width="20.7109375" customWidth="1" style="33" min="9480" max="9480"/>
+    <col width="2.28515625" customWidth="1" style="33" min="9481" max="9481"/>
+    <col width="9.140625" customWidth="1" style="33" min="9482" max="9728"/>
+    <col width="6.28515625" customWidth="1" style="33" min="9729" max="9729"/>
+    <col width="61.7109375" customWidth="1" style="33" min="9730" max="9730"/>
+    <col width="20.7109375" customWidth="1" style="33" min="9731" max="9731"/>
+    <col width="2.28515625" customWidth="1" style="33" min="9732" max="9732"/>
+    <col width="6.28515625" customWidth="1" style="33" min="9733" max="9734"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="9735" max="9735"/>
+    <col width="20.7109375" customWidth="1" style="33" min="9736" max="9736"/>
+    <col width="2.28515625" customWidth="1" style="33" min="9737" max="9737"/>
+    <col width="9.140625" customWidth="1" style="33" min="9738" max="9984"/>
+    <col width="6.28515625" customWidth="1" style="33" min="9985" max="9985"/>
+    <col width="61.7109375" customWidth="1" style="33" min="9986" max="9986"/>
+    <col width="20.7109375" customWidth="1" style="33" min="9987" max="9987"/>
+    <col width="2.28515625" customWidth="1" style="33" min="9988" max="9988"/>
+    <col width="6.28515625" customWidth="1" style="33" min="9989" max="9990"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="9991" max="9991"/>
+    <col width="20.7109375" customWidth="1" style="33" min="9992" max="9992"/>
+    <col width="2.28515625" customWidth="1" style="33" min="9993" max="9993"/>
+    <col width="9.140625" customWidth="1" style="33" min="9994" max="10240"/>
+    <col width="6.28515625" customWidth="1" style="33" min="10241" max="10241"/>
+    <col width="61.7109375" customWidth="1" style="33" min="10242" max="10242"/>
+    <col width="20.7109375" customWidth="1" style="33" min="10243" max="10243"/>
+    <col width="2.28515625" customWidth="1" style="33" min="10244" max="10244"/>
+    <col width="6.28515625" customWidth="1" style="33" min="10245" max="10246"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="10247" max="10247"/>
+    <col width="20.7109375" customWidth="1" style="33" min="10248" max="10248"/>
+    <col width="2.28515625" customWidth="1" style="33" min="10249" max="10249"/>
+    <col width="9.140625" customWidth="1" style="33" min="10250" max="10496"/>
+    <col width="6.28515625" customWidth="1" style="33" min="10497" max="10497"/>
+    <col width="61.7109375" customWidth="1" style="33" min="10498" max="10498"/>
+    <col width="20.7109375" customWidth="1" style="33" min="10499" max="10499"/>
+    <col width="2.28515625" customWidth="1" style="33" min="10500" max="10500"/>
+    <col width="6.28515625" customWidth="1" style="33" min="10501" max="10502"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="10503" max="10503"/>
+    <col width="20.7109375" customWidth="1" style="33" min="10504" max="10504"/>
+    <col width="2.28515625" customWidth="1" style="33" min="10505" max="10505"/>
+    <col width="9.140625" customWidth="1" style="33" min="10506" max="10752"/>
+    <col width="6.28515625" customWidth="1" style="33" min="10753" max="10753"/>
+    <col width="61.7109375" customWidth="1" style="33" min="10754" max="10754"/>
+    <col width="20.7109375" customWidth="1" style="33" min="10755" max="10755"/>
+    <col width="2.28515625" customWidth="1" style="33" min="10756" max="10756"/>
+    <col width="6.28515625" customWidth="1" style="33" min="10757" max="10758"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="10759" max="10759"/>
+    <col width="20.7109375" customWidth="1" style="33" min="10760" max="10760"/>
+    <col width="2.28515625" customWidth="1" style="33" min="10761" max="10761"/>
+    <col width="9.140625" customWidth="1" style="33" min="10762" max="11008"/>
+    <col width="6.28515625" customWidth="1" style="33" min="11009" max="11009"/>
+    <col width="61.7109375" customWidth="1" style="33" min="11010" max="11010"/>
+    <col width="20.7109375" customWidth="1" style="33" min="11011" max="11011"/>
+    <col width="2.28515625" customWidth="1" style="33" min="11012" max="11012"/>
+    <col width="6.28515625" customWidth="1" style="33" min="11013" max="11014"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="11015" max="11015"/>
+    <col width="20.7109375" customWidth="1" style="33" min="11016" max="11016"/>
+    <col width="2.28515625" customWidth="1" style="33" min="11017" max="11017"/>
+    <col width="9.140625" customWidth="1" style="33" min="11018" max="11264"/>
+    <col width="6.28515625" customWidth="1" style="33" min="11265" max="11265"/>
+    <col width="61.7109375" customWidth="1" style="33" min="11266" max="11266"/>
+    <col width="20.7109375" customWidth="1" style="33" min="11267" max="11267"/>
+    <col width="2.28515625" customWidth="1" style="33" min="11268" max="11268"/>
+    <col width="6.28515625" customWidth="1" style="33" min="11269" max="11270"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="11271" max="11271"/>
+    <col width="20.7109375" customWidth="1" style="33" min="11272" max="11272"/>
+    <col width="2.28515625" customWidth="1" style="33" min="11273" max="11273"/>
+    <col width="9.140625" customWidth="1" style="33" min="11274" max="11520"/>
+    <col width="6.28515625" customWidth="1" style="33" min="11521" max="11521"/>
+    <col width="61.7109375" customWidth="1" style="33" min="11522" max="11522"/>
+    <col width="20.7109375" customWidth="1" style="33" min="11523" max="11523"/>
+    <col width="2.28515625" customWidth="1" style="33" min="11524" max="11524"/>
+    <col width="6.28515625" customWidth="1" style="33" min="11525" max="11526"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="11527" max="11527"/>
+    <col width="20.7109375" customWidth="1" style="33" min="11528" max="11528"/>
+    <col width="2.28515625" customWidth="1" style="33" min="11529" max="11529"/>
+    <col width="9.140625" customWidth="1" style="33" min="11530" max="11776"/>
+    <col width="6.28515625" customWidth="1" style="33" min="11777" max="11777"/>
+    <col width="61.7109375" customWidth="1" style="33" min="11778" max="11778"/>
+    <col width="20.7109375" customWidth="1" style="33" min="11779" max="11779"/>
+    <col width="2.28515625" customWidth="1" style="33" min="11780" max="11780"/>
+    <col width="6.28515625" customWidth="1" style="33" min="11781" max="11782"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="11783" max="11783"/>
+    <col width="20.7109375" customWidth="1" style="33" min="11784" max="11784"/>
+    <col width="2.28515625" customWidth="1" style="33" min="11785" max="11785"/>
+    <col width="9.140625" customWidth="1" style="33" min="11786" max="12032"/>
+    <col width="6.28515625" customWidth="1" style="33" min="12033" max="12033"/>
+    <col width="61.7109375" customWidth="1" style="33" min="12034" max="12034"/>
+    <col width="20.7109375" customWidth="1" style="33" min="12035" max="12035"/>
+    <col width="2.28515625" customWidth="1" style="33" min="12036" max="12036"/>
+    <col width="6.28515625" customWidth="1" style="33" min="12037" max="12038"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="12039" max="12039"/>
+    <col width="20.7109375" customWidth="1" style="33" min="12040" max="12040"/>
+    <col width="2.28515625" customWidth="1" style="33" min="12041" max="12041"/>
+    <col width="9.140625" customWidth="1" style="33" min="12042" max="12288"/>
+    <col width="6.28515625" customWidth="1" style="33" min="12289" max="12289"/>
+    <col width="61.7109375" customWidth="1" style="33" min="12290" max="12290"/>
+    <col width="20.7109375" customWidth="1" style="33" min="12291" max="12291"/>
+    <col width="2.28515625" customWidth="1" style="33" min="12292" max="12292"/>
+    <col width="6.28515625" customWidth="1" style="33" min="12293" max="12294"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="12295" max="12295"/>
+    <col width="20.7109375" customWidth="1" style="33" min="12296" max="12296"/>
+    <col width="2.28515625" customWidth="1" style="33" min="12297" max="12297"/>
+    <col width="9.140625" customWidth="1" style="33" min="12298" max="12544"/>
+    <col width="6.28515625" customWidth="1" style="33" min="12545" max="12545"/>
+    <col width="61.7109375" customWidth="1" style="33" min="12546" max="12546"/>
+    <col width="20.7109375" customWidth="1" style="33" min="12547" max="12547"/>
+    <col width="2.28515625" customWidth="1" style="33" min="12548" max="12548"/>
+    <col width="6.28515625" customWidth="1" style="33" min="12549" max="12550"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="12551" max="12551"/>
+    <col width="20.7109375" customWidth="1" style="33" min="12552" max="12552"/>
+    <col width="2.28515625" customWidth="1" style="33" min="12553" max="12553"/>
+    <col width="9.140625" customWidth="1" style="33" min="12554" max="12800"/>
+    <col width="6.28515625" customWidth="1" style="33" min="12801" max="12801"/>
+    <col width="61.7109375" customWidth="1" style="33" min="12802" max="12802"/>
+    <col width="20.7109375" customWidth="1" style="33" min="12803" max="12803"/>
+    <col width="2.28515625" customWidth="1" style="33" min="12804" max="12804"/>
+    <col width="6.28515625" customWidth="1" style="33" min="12805" max="12806"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="12807" max="12807"/>
+    <col width="20.7109375" customWidth="1" style="33" min="12808" max="12808"/>
+    <col width="2.28515625" customWidth="1" style="33" min="12809" max="12809"/>
+    <col width="9.140625" customWidth="1" style="33" min="12810" max="13056"/>
+    <col width="6.28515625" customWidth="1" style="33" min="13057" max="13057"/>
+    <col width="61.7109375" customWidth="1" style="33" min="13058" max="13058"/>
+    <col width="20.7109375" customWidth="1" style="33" min="13059" max="13059"/>
+    <col width="2.28515625" customWidth="1" style="33" min="13060" max="13060"/>
+    <col width="6.28515625" customWidth="1" style="33" min="13061" max="13062"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="13063" max="13063"/>
+    <col width="20.7109375" customWidth="1" style="33" min="13064" max="13064"/>
+    <col width="2.28515625" customWidth="1" style="33" min="13065" max="13065"/>
+    <col width="9.140625" customWidth="1" style="33" min="13066" max="13312"/>
+    <col width="6.28515625" customWidth="1" style="33" min="13313" max="13313"/>
+    <col width="61.7109375" customWidth="1" style="33" min="13314" max="13314"/>
+    <col width="20.7109375" customWidth="1" style="33" min="13315" max="13315"/>
+    <col width="2.28515625" customWidth="1" style="33" min="13316" max="13316"/>
+    <col width="6.28515625" customWidth="1" style="33" min="13317" max="13318"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="13319" max="13319"/>
+    <col width="20.7109375" customWidth="1" style="33" min="13320" max="13320"/>
+    <col width="2.28515625" customWidth="1" style="33" min="13321" max="13321"/>
+    <col width="9.140625" customWidth="1" style="33" min="13322" max="13568"/>
+    <col width="6.28515625" customWidth="1" style="33" min="13569" max="13569"/>
+    <col width="61.7109375" customWidth="1" style="33" min="13570" max="13570"/>
+    <col width="20.7109375" customWidth="1" style="33" min="13571" max="13571"/>
+    <col width="2.28515625" customWidth="1" style="33" min="13572" max="13572"/>
+    <col width="6.28515625" customWidth="1" style="33" min="13573" max="13574"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="13575" max="13575"/>
+    <col width="20.7109375" customWidth="1" style="33" min="13576" max="13576"/>
+    <col width="2.28515625" customWidth="1" style="33" min="13577" max="13577"/>
+    <col width="9.140625" customWidth="1" style="33" min="13578" max="13824"/>
+    <col width="6.28515625" customWidth="1" style="33" min="13825" max="13825"/>
+    <col width="61.7109375" customWidth="1" style="33" min="13826" max="13826"/>
+    <col width="20.7109375" customWidth="1" style="33" min="13827" max="13827"/>
+    <col width="2.28515625" customWidth="1" style="33" min="13828" max="13828"/>
+    <col width="6.28515625" customWidth="1" style="33" min="13829" max="13830"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="13831" max="13831"/>
+    <col width="20.7109375" customWidth="1" style="33" min="13832" max="13832"/>
+    <col width="2.28515625" customWidth="1" style="33" min="13833" max="13833"/>
+    <col width="9.140625" customWidth="1" style="33" min="13834" max="14080"/>
+    <col width="6.28515625" customWidth="1" style="33" min="14081" max="14081"/>
+    <col width="61.7109375" customWidth="1" style="33" min="14082" max="14082"/>
+    <col width="20.7109375" customWidth="1" style="33" min="14083" max="14083"/>
+    <col width="2.28515625" customWidth="1" style="33" min="14084" max="14084"/>
+    <col width="6.28515625" customWidth="1" style="33" min="14085" max="14086"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="14087" max="14087"/>
+    <col width="20.7109375" customWidth="1" style="33" min="14088" max="14088"/>
+    <col width="2.28515625" customWidth="1" style="33" min="14089" max="14089"/>
+    <col width="9.140625" customWidth="1" style="33" min="14090" max="14336"/>
+    <col width="6.28515625" customWidth="1" style="33" min="14337" max="14337"/>
+    <col width="61.7109375" customWidth="1" style="33" min="14338" max="14338"/>
+    <col width="20.7109375" customWidth="1" style="33" min="14339" max="14339"/>
+    <col width="2.28515625" customWidth="1" style="33" min="14340" max="14340"/>
+    <col width="6.28515625" customWidth="1" style="33" min="14341" max="14342"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="14343" max="14343"/>
+    <col width="20.7109375" customWidth="1" style="33" min="14344" max="14344"/>
+    <col width="2.28515625" customWidth="1" style="33" min="14345" max="14345"/>
+    <col width="9.140625" customWidth="1" style="33" min="14346" max="14592"/>
+    <col width="6.28515625" customWidth="1" style="33" min="14593" max="14593"/>
+    <col width="61.7109375" customWidth="1" style="33" min="14594" max="14594"/>
+    <col width="20.7109375" customWidth="1" style="33" min="14595" max="14595"/>
+    <col width="2.28515625" customWidth="1" style="33" min="14596" max="14596"/>
+    <col width="6.28515625" customWidth="1" style="33" min="14597" max="14598"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="14599" max="14599"/>
+    <col width="20.7109375" customWidth="1" style="33" min="14600" max="14600"/>
+    <col width="2.28515625" customWidth="1" style="33" min="14601" max="14601"/>
+    <col width="9.140625" customWidth="1" style="33" min="14602" max="14848"/>
+    <col width="6.28515625" customWidth="1" style="33" min="14849" max="14849"/>
+    <col width="61.7109375" customWidth="1" style="33" min="14850" max="14850"/>
+    <col width="20.7109375" customWidth="1" style="33" min="14851" max="14851"/>
+    <col width="2.28515625" customWidth="1" style="33" min="14852" max="14852"/>
+    <col width="6.28515625" customWidth="1" style="33" min="14853" max="14854"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="14855" max="14855"/>
+    <col width="20.7109375" customWidth="1" style="33" min="14856" max="14856"/>
+    <col width="2.28515625" customWidth="1" style="33" min="14857" max="14857"/>
+    <col width="9.140625" customWidth="1" style="33" min="14858" max="15104"/>
+    <col width="6.28515625" customWidth="1" style="33" min="15105" max="15105"/>
+    <col width="61.7109375" customWidth="1" style="33" min="15106" max="15106"/>
+    <col width="20.7109375" customWidth="1" style="33" min="15107" max="15107"/>
+    <col width="2.28515625" customWidth="1" style="33" min="15108" max="15108"/>
+    <col width="6.28515625" customWidth="1" style="33" min="15109" max="15110"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="15111" max="15111"/>
+    <col width="20.7109375" customWidth="1" style="33" min="15112" max="15112"/>
+    <col width="2.28515625" customWidth="1" style="33" min="15113" max="15113"/>
+    <col width="9.140625" customWidth="1" style="33" min="15114" max="15360"/>
+    <col width="6.28515625" customWidth="1" style="33" min="15361" max="15361"/>
+    <col width="61.7109375" customWidth="1" style="33" min="15362" max="15362"/>
+    <col width="20.7109375" customWidth="1" style="33" min="15363" max="15363"/>
+    <col width="2.28515625" customWidth="1" style="33" min="15364" max="15364"/>
+    <col width="6.28515625" customWidth="1" style="33" min="15365" max="15366"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="15367" max="15367"/>
+    <col width="20.7109375" customWidth="1" style="33" min="15368" max="15368"/>
+    <col width="2.28515625" customWidth="1" style="33" min="15369" max="15369"/>
+    <col width="9.140625" customWidth="1" style="33" min="15370" max="15616"/>
+    <col width="6.28515625" customWidth="1" style="33" min="15617" max="15617"/>
+    <col width="61.7109375" customWidth="1" style="33" min="15618" max="15618"/>
+    <col width="20.7109375" customWidth="1" style="33" min="15619" max="15619"/>
+    <col width="2.28515625" customWidth="1" style="33" min="15620" max="15620"/>
+    <col width="6.28515625" customWidth="1" style="33" min="15621" max="15622"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="15623" max="15623"/>
+    <col width="20.7109375" customWidth="1" style="33" min="15624" max="15624"/>
+    <col width="2.28515625" customWidth="1" style="33" min="15625" max="15625"/>
+    <col width="9.140625" customWidth="1" style="33" min="15626" max="15872"/>
+    <col width="6.28515625" customWidth="1" style="33" min="15873" max="15873"/>
+    <col width="61.7109375" customWidth="1" style="33" min="15874" max="15874"/>
+    <col width="20.7109375" customWidth="1" style="33" min="15875" max="15875"/>
+    <col width="2.28515625" customWidth="1" style="33" min="15876" max="15876"/>
+    <col width="6.28515625" customWidth="1" style="33" min="15877" max="15878"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="15879" max="15879"/>
+    <col width="20.7109375" customWidth="1" style="33" min="15880" max="15880"/>
+    <col width="2.28515625" customWidth="1" style="33" min="15881" max="15881"/>
+    <col width="9.140625" customWidth="1" style="33" min="15882" max="16128"/>
+    <col width="6.28515625" customWidth="1" style="33" min="16129" max="16129"/>
+    <col width="61.7109375" customWidth="1" style="33" min="16130" max="16130"/>
+    <col width="20.7109375" customWidth="1" style="33" min="16131" max="16131"/>
+    <col width="2.28515625" customWidth="1" style="33" min="16132" max="16132"/>
+    <col width="6.28515625" customWidth="1" style="33" min="16133" max="16134"/>
+    <col width="63.7109375" bestFit="1" customWidth="1" style="33" min="16135" max="16135"/>
+    <col width="20.7109375" customWidth="1" style="33" min="16136" max="16136"/>
+    <col width="2.28515625" customWidth="1" style="33" min="16137" max="16137"/>
+    <col width="9.140625" customWidth="1" style="33" min="16138" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I1" s="34"/>
+    <row r="1" ht="64.5" customHeight="1">
+      <c r="A1" s="32" t="n"/>
     </row>
-    <row r="2" spans="1:9" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-        <v>0</v>
+    <row r="2" ht="20.1" customHeight="1"/>
+    <row r="3" ht="20.1" customFormat="1" customHeight="1" s="36">
+      <c r="A3" s="35" t="inlineStr">
+        <is>
+          <t>OFFICIAL RESERVE ASSETS AS AT MAY 2026</t>
+        </is>
       </c>
-      <c r="B3" s="36"/>
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="F3" s="35" t="inlineStr">
+        <is>
+          <t>OFFICIAL RESERVE ASSETS AS AT MAY 2026</t>
+        </is>
       </c>
-      <c r="G3" s="36"/>
-[...1 lines deleted...]
-      <c r="I3" s="3"/>
+      <c r="I3" s="3" t="n"/>
     </row>
-    <row r="4" spans="1:9" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="I4" s="28"/>
+    <row r="4" ht="20.1" customFormat="1" customHeight="1" s="36">
+      <c r="B4" s="35" t="n"/>
+      <c r="C4" s="35" t="n"/>
+      <c r="D4" s="35" t="n"/>
+      <c r="E4" s="5" t="n"/>
+      <c r="G4" s="35" t="n"/>
+      <c r="H4" s="35" t="n"/>
+      <c r="I4" s="35" t="n"/>
     </row>
-    <row r="5" spans="1:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I5" s="6"/>
+    <row r="5" customFormat="1" s="36">
+      <c r="C5" s="6" t="n"/>
+      <c r="D5" s="6" t="n"/>
+      <c r="H5" s="6" t="n"/>
+      <c r="I5" s="6" t="n"/>
     </row>
-    <row r="6" spans="1:9" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3"/>
-[...4 lines deleted...]
-      <c r="I7" s="7"/>
+    <row r="6" ht="20.1" customFormat="1" customHeight="1" s="36"/>
+    <row r="7" customFormat="1" s="36">
+      <c r="C7" s="6" t="n"/>
+      <c r="D7" s="6" t="n"/>
+      <c r="H7" s="6" t="n"/>
+      <c r="I7" s="7" t="n"/>
     </row>
-    <row r="8" spans="1:9" s="8" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-        <v>1</v>
+    <row r="8" customFormat="1" s="8">
+      <c r="B8" s="9" t="n"/>
+      <c r="C8" s="6" t="inlineStr">
+        <is>
+          <t>EUR millions</t>
+        </is>
       </c>
-      <c r="D8" s="10"/>
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="D8" s="10" t="n"/>
+      <c r="E8" s="11" t="n"/>
+      <c r="G8" s="9" t="n"/>
+      <c r="H8" s="6" t="inlineStr">
+        <is>
+          <t>USD millions</t>
+        </is>
       </c>
-      <c r="I8" s="10"/>
+      <c r="I8" s="10" t="n"/>
     </row>
-    <row r="9" spans="1:9" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="I9" s="13"/>
+    <row r="9" ht="20.1" customFormat="1" customHeight="1" s="36">
+      <c r="B9" s="12" t="n"/>
+      <c r="C9" s="13" t="n"/>
+      <c r="D9" s="13" t="n"/>
+      <c r="G9" s="12" t="n"/>
+      <c r="H9" s="13" t="n"/>
+      <c r="I9" s="13" t="n"/>
     </row>
-    <row r="10" spans="1:9" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>3</v>
+    <row r="10" ht="20.1" customFormat="1" customHeight="1" s="36">
+      <c r="B10" s="12" t="inlineStr">
+        <is>
+          <t>RESERVE ASSETS</t>
+        </is>
       </c>
-      <c r="C10" s="31">
+      <c r="C10" s="31" t="n">
         <v>1394.52</v>
       </c>
-      <c r="D10" s="14"/>
-[...1 lines deleted...]
-        <v>3</v>
+      <c r="D10" s="14" t="n"/>
+      <c r="G10" s="12" t="inlineStr">
+        <is>
+          <t>RESERVE ASSETS</t>
+        </is>
       </c>
-      <c r="H10" s="31">
-        <v>1621.754834139535</v>
+      <c r="H10" s="31" t="n">
+        <v>1623.779088</v>
       </c>
-      <c r="I10" s="15"/>
+      <c r="I10" s="15" t="n"/>
     </row>
-    <row r="11" spans="1:9" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="I11" s="16"/>
+    <row r="11" ht="20.1" customFormat="1" customHeight="1" s="36">
+      <c r="B11" s="12" t="n"/>
+      <c r="C11" s="14" t="n"/>
+      <c r="D11" s="14" t="n"/>
+      <c r="G11" s="12" t="n"/>
+      <c r="H11" s="16" t="n"/>
+      <c r="I11" s="16" t="n"/>
     </row>
-    <row r="12" spans="1:9" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>4</v>
+    <row r="12" ht="20.1" customFormat="1" customHeight="1" s="36">
+      <c r="B12" s="17" t="inlineStr">
+        <is>
+          <t>- Monetary Gold</t>
+        </is>
       </c>
-      <c r="C12" s="18">
+      <c r="C12" s="18" t="n">
         <v>53.05</v>
       </c>
-      <c r="D12" s="19"/>
-[...1 lines deleted...]
-        <v>4</v>
+      <c r="D12" s="19" t="n"/>
+      <c r="G12" s="17" t="inlineStr">
+        <is>
+          <t>- Monetary Gold</t>
+        </is>
       </c>
-      <c r="H12" s="20">
-        <v>61.771419999999999</v>
+      <c r="H12" s="20" t="n">
+        <v>61.77142</v>
       </c>
-      <c r="I12" s="21"/>
+      <c r="I12" s="21" t="n"/>
     </row>
-    <row r="13" spans="1:9" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>5</v>
+    <row r="13" ht="20.1" customFormat="1" customHeight="1" s="36">
+      <c r="B13" s="22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  of which: volume in millions monetary gold (fine troy ounces)</t>
+        </is>
       </c>
-      <c r="C13" s="23">
-        <v>1.363608E-2</v>
+      <c r="C13" s="23" t="n">
+        <v>0.014</v>
       </c>
-      <c r="D13" s="19"/>
-[...1 lines deleted...]
-        <v>5</v>
+      <c r="D13" s="19" t="n"/>
+      <c r="G13" s="22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  of which: volume in millions monetary gold (fine troy ounces)</t>
+        </is>
       </c>
-      <c r="H13" s="24">
-        <v>1.5877851552E-2</v>
+      <c r="H13" s="24" t="n">
+        <v>0.0163016</v>
       </c>
-      <c r="I13" s="21"/>
+      <c r="I13" s="21" t="n"/>
     </row>
-    <row r="14" spans="1:9" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>6</v>
+    <row r="14" ht="20.1" customFormat="1" customHeight="1" s="36">
+      <c r="B14" s="17" t="inlineStr">
+        <is>
+          <t>- Special Drawing Rights</t>
+        </is>
       </c>
-      <c r="C14" s="25">
+      <c r="C14" s="25" t="n">
         <v>305.14</v>
       </c>
-      <c r="D14" s="19"/>
-[...1 lines deleted...]
-        <v>6</v>
+      <c r="D14" s="19" t="n"/>
+      <c r="G14" s="17" t="inlineStr">
+        <is>
+          <t>- Special Drawing Rights</t>
+        </is>
       </c>
-      <c r="H14" s="20">
-        <v>355.30501600000002</v>
+      <c r="H14" s="20" t="n">
+        <v>355.305016</v>
       </c>
-      <c r="I14" s="21"/>
+      <c r="I14" s="21" t="n"/>
     </row>
-    <row r="15" spans="1:9" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>7</v>
+    <row r="15" ht="20.1" customFormat="1" customHeight="1" s="36">
+      <c r="B15" s="17" t="inlineStr">
+        <is>
+          <t>- Reserve position in the IMF</t>
+        </is>
       </c>
-      <c r="C15" s="25">
+      <c r="C15" s="25" t="n">
         <v>58.72</v>
       </c>
-      <c r="D15" s="19"/>
-[...1 lines deleted...]
-        <v>7</v>
+      <c r="D15" s="19" t="n"/>
+      <c r="G15" s="17" t="inlineStr">
+        <is>
+          <t>- Reserve position in the IMF</t>
+        </is>
       </c>
-      <c r="H15" s="20">
-        <v>68.373568000000006</v>
+      <c r="H15" s="20" t="n">
+        <v>68.37356800000001</v>
       </c>
-      <c r="I15" s="21"/>
+      <c r="I15" s="21" t="n"/>
     </row>
-    <row r="16" spans="1:9" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>8</v>
+    <row r="16" ht="20.1" customFormat="1" customHeight="1" s="36">
+      <c r="B16" s="17" t="inlineStr">
+        <is>
+          <t>- Foreign Exchange</t>
+        </is>
       </c>
-      <c r="C16" s="25">
-        <v>997.37</v>
+      <c r="C16" s="25" t="n">
+        <v>997.73</v>
       </c>
-      <c r="D16" s="19"/>
-[...1 lines deleted...]
-        <v>8</v>
+      <c r="D16" s="19" t="n"/>
+      <c r="G16" s="17" t="inlineStr">
+        <is>
+          <t>- Foreign Exchange</t>
+        </is>
       </c>
-      <c r="H16" s="20">
-        <v>1159.7325581395348</v>
+      <c r="H16" s="20" t="n">
+        <v>1161.756812</v>
       </c>
-      <c r="I16" s="21"/>
+      <c r="I16" s="21" t="n"/>
     </row>
-    <row r="17" spans="2:9" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>9</v>
+    <row r="17" ht="20.1" customFormat="1" customHeight="1" s="36">
+      <c r="B17" s="17" t="inlineStr">
+        <is>
+          <t>- Other Claims</t>
+        </is>
       </c>
-      <c r="C17" s="25">
+      <c r="C17" s="25" t="n">
         <v>-20.12</v>
       </c>
-      <c r="D17" s="19"/>
-[...1 lines deleted...]
-        <v>9</v>
+      <c r="D17" s="19" t="n"/>
+      <c r="G17" s="17" t="inlineStr">
+        <is>
+          <t>- Other Claims</t>
+        </is>
       </c>
-      <c r="H17" s="20">
-        <v>-23.427727999999998</v>
+      <c r="H17" s="20" t="n">
+        <v>-23.427728</v>
       </c>
-      <c r="I17" s="21"/>
+      <c r="I17" s="21" t="n"/>
     </row>
-    <row r="18" spans="2:9" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="18" ht="20.1" customFormat="1" customHeight="1" s="36">
+      <c r="B18" s="22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  of which: financial derivatives</t>
+        </is>
       </c>
-      <c r="C18" s="25">
+      <c r="C18" s="25" t="n">
         <v>-20.12</v>
       </c>
-      <c r="D18" s="19"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="D18" s="19" t="n"/>
+      <c r="G18" s="22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  of which: financial derivatives</t>
+        </is>
       </c>
-      <c r="H18" s="20">
-        <v>-23.427727999999998</v>
+      <c r="H18" s="20" t="n">
+        <v>-23.427728</v>
       </c>
-      <c r="I18" s="21"/>
+      <c r="I18" s="21" t="n"/>
     </row>
-    <row r="19" spans="2:9" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="I19" s="27"/>
+    <row r="19" ht="20.1" customFormat="1" customHeight="1" s="36">
+      <c r="B19" s="12" t="n"/>
+      <c r="C19" s="26" t="n"/>
+      <c r="D19" s="26" t="n"/>
+      <c r="G19" s="12" t="n"/>
+      <c r="H19" s="27" t="n"/>
+      <c r="I19" s="27" t="n"/>
     </row>
-    <row r="20" spans="2:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="I20" s="29"/>
+    <row r="20" customFormat="1" s="36">
+      <c r="B20" s="12" t="n"/>
+      <c r="C20" s="16" t="n"/>
+      <c r="D20" s="29" t="n"/>
+      <c r="G20" s="12" t="n"/>
+      <c r="H20" s="29" t="n"/>
+      <c r="I20" s="29" t="n"/>
     </row>
-    <row r="21" spans="2:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="I21" s="6"/>
+    <row r="21" customFormat="1" s="36">
+      <c r="B21" s="12" t="n"/>
+      <c r="C21" s="30" t="n"/>
+      <c r="D21" s="6" t="n"/>
+      <c r="G21" s="12" t="n"/>
+      <c r="H21" s="6" t="n"/>
+      <c r="I21" s="6" t="n"/>
     </row>
-    <row r="22" spans="2:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="I22" s="29"/>
+    <row r="22" customFormat="1" s="36">
+      <c r="B22" s="12" t="n"/>
+      <c r="C22" s="16" t="n"/>
+      <c r="D22" s="29" t="n"/>
+      <c r="G22" s="12" t="n"/>
+      <c r="H22" s="29" t="n"/>
+      <c r="I22" s="29" t="n"/>
     </row>
-    <row r="23" spans="2:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I23" s="6"/>
+    <row r="23" customFormat="1" s="36">
+      <c r="C23" s="6" t="n"/>
+      <c r="D23" s="6" t="n"/>
+      <c r="H23" s="6" t="n"/>
+      <c r="I23" s="6" t="n"/>
     </row>
-    <row r="24" spans="2:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I24" s="6"/>
+    <row r="24" customFormat="1" s="36">
+      <c r="C24" s="6" t="n"/>
+      <c r="D24" s="6" t="n"/>
+      <c r="H24" s="6" t="n"/>
+      <c r="I24" s="6" t="n"/>
     </row>
-    <row r="25" spans="2:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I25" s="6"/>
+    <row r="25" customFormat="1" s="36">
+      <c r="C25" s="6" t="n"/>
+      <c r="D25" s="6" t="n"/>
+      <c r="H25" s="6" t="n"/>
+      <c r="I25" s="6" t="n"/>
     </row>
-    <row r="26" spans="2:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I26" s="6"/>
+    <row r="26" customFormat="1" s="36">
+      <c r="C26" s="6" t="n"/>
+      <c r="D26" s="6" t="n"/>
+      <c r="H26" s="6" t="n"/>
+      <c r="I26" s="6" t="n"/>
     </row>
-    <row r="27" spans="2:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I27" s="6"/>
+    <row r="27" customFormat="1" s="36">
+      <c r="C27" s="6" t="n"/>
+      <c r="D27" s="6" t="n"/>
+      <c r="H27" s="6" t="n"/>
+      <c r="I27" s="6" t="n"/>
     </row>
-    <row r="28" spans="2:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I28" s="6"/>
+    <row r="28" customFormat="1" s="36">
+      <c r="C28" s="6" t="n"/>
+      <c r="D28" s="6" t="n"/>
+      <c r="H28" s="6" t="n"/>
+      <c r="I28" s="6" t="n"/>
     </row>
-    <row r="29" spans="2:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I29" s="6"/>
+    <row r="29" customFormat="1" s="36">
+      <c r="C29" s="6" t="n"/>
+      <c r="D29" s="6" t="n"/>
+      <c r="H29" s="6" t="n"/>
+      <c r="I29" s="6" t="n"/>
     </row>
-    <row r="30" spans="2:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I30" s="6"/>
+    <row r="30" customFormat="1" s="36">
+      <c r="C30" s="6" t="n"/>
+      <c r="D30" s="6" t="n"/>
+      <c r="H30" s="6" t="n"/>
+      <c r="I30" s="6" t="n"/>
     </row>
-    <row r="31" spans="2:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I31" s="6"/>
+    <row r="31" customFormat="1" s="36">
+      <c r="C31" s="6" t="n"/>
+      <c r="D31" s="6" t="n"/>
+      <c r="H31" s="6" t="n"/>
+      <c r="I31" s="6" t="n"/>
     </row>
-    <row r="32" spans="2:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I32" s="6"/>
+    <row r="32" customFormat="1" s="36">
+      <c r="C32" s="6" t="n"/>
+      <c r="D32" s="6" t="n"/>
+      <c r="H32" s="6" t="n"/>
+      <c r="I32" s="6" t="n"/>
     </row>
-    <row r="33" spans="3:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I33" s="6"/>
+    <row r="33" customFormat="1" s="36">
+      <c r="C33" s="6" t="n"/>
+      <c r="D33" s="6" t="n"/>
+      <c r="H33" s="6" t="n"/>
+      <c r="I33" s="6" t="n"/>
     </row>
-    <row r="34" spans="3:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I34" s="6"/>
+    <row r="34" customFormat="1" s="36">
+      <c r="C34" s="6" t="n"/>
+      <c r="D34" s="6" t="n"/>
+      <c r="H34" s="6" t="n"/>
+      <c r="I34" s="6" t="n"/>
     </row>
-    <row r="35" spans="3:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I35" s="6"/>
+    <row r="35" customFormat="1" s="36">
+      <c r="C35" s="6" t="n"/>
+      <c r="D35" s="6" t="n"/>
+      <c r="H35" s="6" t="n"/>
+      <c r="I35" s="6" t="n"/>
     </row>
-    <row r="36" spans="3:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I36" s="6"/>
+    <row r="36" customFormat="1" s="36">
+      <c r="C36" s="6" t="n"/>
+      <c r="D36" s="6" t="n"/>
+      <c r="H36" s="6" t="n"/>
+      <c r="I36" s="6" t="n"/>
     </row>
-    <row r="37" spans="3:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I37" s="6"/>
+    <row r="37" customFormat="1" s="36">
+      <c r="C37" s="6" t="n"/>
+      <c r="D37" s="6" t="n"/>
+      <c r="H37" s="6" t="n"/>
+      <c r="I37" s="6" t="n"/>
     </row>
-    <row r="38" spans="3:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I38" s="6"/>
+    <row r="38" customFormat="1" s="36">
+      <c r="C38" s="6" t="n"/>
+      <c r="D38" s="6" t="n"/>
+      <c r="H38" s="6" t="n"/>
+      <c r="I38" s="6" t="n"/>
     </row>
-    <row r="39" spans="3:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I39" s="6"/>
+    <row r="39" customFormat="1" s="36">
+      <c r="C39" s="6" t="n"/>
+      <c r="D39" s="6" t="n"/>
+      <c r="H39" s="6" t="n"/>
+      <c r="I39" s="6" t="n"/>
     </row>
-    <row r="40" spans="3:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I40" s="6"/>
+    <row r="40" customFormat="1" s="36">
+      <c r="C40" s="6" t="n"/>
+      <c r="D40" s="6" t="n"/>
+      <c r="H40" s="6" t="n"/>
+      <c r="I40" s="6" t="n"/>
     </row>
-    <row r="41" spans="3:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I41" s="6"/>
+    <row r="41" customFormat="1" s="36">
+      <c r="C41" s="6" t="n"/>
+      <c r="D41" s="6" t="n"/>
+      <c r="H41" s="6" t="n"/>
+      <c r="I41" s="6" t="n"/>
     </row>
-    <row r="42" spans="3:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I42" s="6"/>
+    <row r="42" customFormat="1" s="36">
+      <c r="C42" s="6" t="n"/>
+      <c r="D42" s="6" t="n"/>
+      <c r="H42" s="6" t="n"/>
+      <c r="I42" s="6" t="n"/>
     </row>
-    <row r="43" spans="3:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I43" s="6"/>
+    <row r="43" customFormat="1" s="36">
+      <c r="C43" s="6" t="n"/>
+      <c r="D43" s="6" t="n"/>
+      <c r="H43" s="6" t="n"/>
+      <c r="I43" s="6" t="n"/>
     </row>
-    <row r="44" spans="3:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I44" s="6"/>
+    <row r="44" customFormat="1" s="36">
+      <c r="C44" s="6" t="n"/>
+      <c r="D44" s="6" t="n"/>
+      <c r="H44" s="6" t="n"/>
+      <c r="I44" s="6" t="n"/>
     </row>
-    <row r="45" spans="3:9" s="4" customFormat="1" ht="13.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="I45" s="6"/>
+    <row r="45" customFormat="1" s="36">
+      <c r="C45" s="6" t="n"/>
+      <c r="D45" s="6" t="n"/>
+      <c r="H45" s="6" t="n"/>
+      <c r="I45" s="6" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
-  <pageMargins left="0.75" right="0.88" top="1.0900000000000001" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" scale="61" orientation="landscape"/>
+  <pageMargins left="0.75" right="0.88" top="1.09" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup orientation="landscape" paperSize="9" scale="61"/>
   <headerFooter alignWithMargins="0">
-    <oddHeader>&amp;L&amp;"Tahoma,Bold"&amp;8 Central Bank of Malta
-Statistics Office</oddHeader>
+    <oddHeader>&amp;L&amp;"Tahoma,Bold"&amp;8 Central Bank of Malta_x000a_Statistics Office</oddHeader>
     <oddFooter>&amp;L&amp;"Arial"&amp;9 &amp;K000000#Document Classification: Restricted</oddFooter>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
   </headerFooter>
-  <drawing r:id="rId1"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...59 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="2f5e8273-54f9-4bda-adc4-15ee8e6ca730" xmlns:ns4="a0aa41e6-4e3e-4ff7-ac78-40a3a3eb0203" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="62f3251ebcfa19fd286531747dd3a8f8" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="EPSS Document" ma:contentTypeID="0x01010057BE440E53AD144787ED9E999B7DB39200A6123DF9A8CFE349A8639BD28C335125" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e11b5f6e4f1008773c68e1b2c92de48c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="2f5e8273-54f9-4bda-adc4-15ee8e6ca730" xmlns:ns4="a0aa41e6-4e3e-4ff7-ac78-40a3a3eb0203" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="052f8d9fbe280ba3e8b25badcef88936" ns3:_="" ns4:_="">
     <xsd:import namespace="2f5e8273-54f9-4bda-adc4-15ee8e6ca730"/>
     <xsd:import namespace="a0aa41e6-4e3e-4ff7-ac78-40a3a3eb0203"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:Function" minOccurs="0"/>
                 <xsd:element ref="ns3:Date1" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2f5e8273-54f9-4bda-adc4-15ee8e6ca730" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Function" ma:index="2" nillable="true" ma:displayName="Function" ma:internalName="Function" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Date1" ma:index="3" nillable="true" ma:displayName="Date" ma:format="DateOnly" ma:internalName="Date1" ma:readOnly="false">
+    <xsd:element name="Date1" ma:index="3" nillable="true" ma:displayName="Date" ma:format="DateOnly" ma:indexed="true" ma:internalName="Date1" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a0aa41e6-4e3e-4ff7-ac78-40a3a3eb0203" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="11" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdUrl" ma:index="12" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -6586,166 +6546,161 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_dlc_DocId xmlns="a0aa41e6-4e3e-4ff7-ac78-40a3a3eb0203">EPSS-671335526-61306</_dlc_DocId>
-    <Function xmlns="2f5e8273-54f9-4bda-adc4-15ee8e6ca730">EPSS</Function>
+    <_dlc_DocId xmlns="a0aa41e6-4e3e-4ff7-ac78-40a3a3eb0203">EPSS-671335526-60625</_dlc_DocId>
     <Date1 xmlns="2f5e8273-54f9-4bda-adc4-15ee8e6ca730" xsi:nil="true"/>
     <_dlc_DocIdUrl xmlns="a0aa41e6-4e3e-4ff7-ac78-40a3a3eb0203">
-      <Url>https://centralbankmaltaorg.sharepoint.com/sites/EPSS/_layouts/15/DocIdRedir.aspx?ID=EPSS-671335526-61306</Url>
-      <Description>EPSS-671335526-61306</Description>
+      <Url>https://centralbankmaltaorg.sharepoint.com/sites/EPSS/_layouts/15/DocIdRedir.aspx?ID=EPSS-671335526-60625</Url>
+      <Description>EPSS-671335526-60625</Description>
     </_dlc_DocIdUrl>
+    <Function xmlns="2f5e8273-54f9-4bda-adc4-15ee8e6ca730">EPSS</Function>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0EACE96-19F8-4AAE-A0AE-857561FE41E3}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B73E2E5-7DB8-4939-A952-10B263325B8E}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEAB794D-FAF0-4444-B61C-4A15889925F8}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12568121-370C-46BC-AE9A-B23085522BFD}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D4B2D33-5500-4EB5-9F8E-762EE271265B}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAF3C676-4139-4A48-B08A-956DEDC3FDA1}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FE93E09-2983-4248-BF4B-7E7686561784}">
-[...12 lines deleted...]
-</clbl:labelList>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B82ECBFE-FA74-4184-8BD9-C288BD4AE1A3}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...28 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Briffa Kristina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_98a0d1ea-c263-43cb-a661-3daa20d92278_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_98a0d1ea-c263-43cb-a661-3daa20d92278_SetDate">
     <vt:lpwstr>2023-03-08T10:26:08Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_98a0d1ea-c263-43cb-a661-3daa20d92278_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_98a0d1ea-c263-43cb-a661-3daa20d92278_Name">
     <vt:lpwstr>Restricted</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_98a0d1ea-c263-43cb-a661-3daa20d92278_SiteId">
     <vt:lpwstr>166d38ec-6559-46e8-8bd1-de2820f99734</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_98a0d1ea-c263-43cb-a661-3daa20d92278_ActionId">
     <vt:lpwstr>7987054a-d662-45c5-99b2-13ba6835778f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_98a0d1ea-c263-43cb-a661-3daa20d92278_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
     <vt:lpwstr>0x01010057BE440E53AD144787ED9E999B7DB39200A6123DF9A8CFE349A8639BD28C335125</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>9a4dd03e-e03d-4e9a-9335-26689f253c93</vt:lpwstr>
+    <vt:lpwstr>772ca350-6ca5-4a55-8253-2f45f7f07aac</vt:lpwstr>
   </property>
 </Properties>
 </file>